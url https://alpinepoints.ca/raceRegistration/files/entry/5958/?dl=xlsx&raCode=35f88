--- v0 (2026-02-13)
+++ v1 (2026-07-03)
@@ -12,590 +12,290 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>whichList</t>
   </si>
   <si>
     <t>cardNumber</t>
   </si>
   <si>
     <t>fn</t>
   </si>
   <si>
     <t>ln</t>
   </si>
   <si>
     <t>yob</t>
   </si>
   <si>
     <t>sex</t>
   </si>
   <si>
     <t>club</t>
   </si>
   <si>
     <t>assoc</t>
   </si>
   <si>
     <t>Registration Type</t>
   </si>
   <si>
     <t>Date Entered</t>
   </si>
   <si>
     <t>entryCoachName</t>
   </si>
   <si>
     <t>entryCoachEmail</t>
   </si>
   <si>
     <t>entryCoachAltContact</t>
   </si>
   <si>
     <t>entryClub</t>
   </si>
   <si>
     <t>NAT</t>
   </si>
   <si>
-    <t>Melody</t>
-[...14 lines deleted...]
-    <t>National Card</t>
+    <t>2026-01-12 19:51:24</t>
+  </si>
+  <si>
+    <t>Brett Zagozewski</t>
+  </si>
+  <si>
+    <t>winnipegalpine@gmail.com</t>
+  </si>
+  <si>
+    <t>403-609-1052</t>
+  </si>
+  <si>
+    <t>Winnipeg Alpine Racers</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:08:48</t>
+  </si>
+  <si>
+    <t>Nigel Simms</t>
+  </si>
+  <si>
+    <t>hnigelsimms@gmail.com</t>
+  </si>
+  <si>
+    <t>Asessippi Ski Club</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:13:51</t>
+  </si>
+  <si>
+    <t>Anna Blankstein</t>
+  </si>
+  <si>
+    <t>ablankstein@mts.net</t>
+  </si>
+  <si>
+    <t>204-782-0016</t>
+  </si>
+  <si>
+    <t>Summit</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:09:15</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:13</t>
+  </si>
+  <si>
+    <t>Alexis Stockford</t>
+  </si>
+  <si>
+    <t>stockforda@outlook.com</t>
+  </si>
+  <si>
+    <t>431-541-8430</t>
+  </si>
+  <si>
+    <t>Westman Ski Club</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:25</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:08:49</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:13:53</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:15</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:51</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:08:51</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:13:55</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:09:18</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:16</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:08:52</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:53</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:13:56</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:09:19</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:17</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:08:53</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:55</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:09:22</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:13:57</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:18</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:08:55</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:57</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:04</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:13:59</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:14</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:59</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:06</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:14:00</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:17</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:09:09</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:52:00</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:14:03</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:19</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:09:10</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:13:41</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:07</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:14:05</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:20</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:13:42</t>
+  </si>
+  <si>
+    <t>2026-01-12 18:39:10</t>
+  </si>
+  <si>
+    <t>2026-01-13 08:33:18</t>
+  </si>
+  <si>
+    <t>2026-01-12 19:51:22</t>
   </si>
   <si>
     <t>2026-01-07 11:08:47</t>
   </si>
   <si>
-    <t>Nigel Simms</t>
-[...95 lines deleted...]
-    <t>Sam</t>
+    <t>2026-01-12 19:13:45</t>
+  </si>
+  <si>
+    <t>2026-01-07 11:09:12</t>
   </si>
   <si>
     <t>2026-01-12 18:39:11</t>
-  </si>
-[...370 lines deleted...]
-    <t>2026-01-12 19:51:25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -908,55 +608,55 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CZ55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="3.427734" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="3.427734" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.570313" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="9.10" bestFit="true" style="0"/>
     <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
     <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
     <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
     <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
     <col min="32" max="32" width="9.10" bestFit="true" style="0"/>
@@ -1061,2419 +761,1663 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:104">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
-        <v>117447</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
+        <v>109171</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2"/>
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2"/>
+      <c r="J2" t="s">
         <v>15</v>
       </c>
-      <c r="D2" t="s">
+      <c r="K2" t="s">
         <v>16</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="L2" t="s">
         <v>17</v>
       </c>
-      <c r="G2" t="s">
+      <c r="M2" t="s">
         <v>18</v>
       </c>
-      <c r="H2" t="s">
+      <c r="N2" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:104">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3">
         <v>110506</v>
       </c>
-      <c r="C3" t="s">
-[...17 lines deleted...]
-      <c r="I3" t="s">
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3"/>
+      <c r="J3" t="s">
         <v>20</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s">
+        <v>21</v>
+      </c>
+      <c r="L3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M3">
         <v>2048066250</v>
       </c>
       <c r="N3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:104">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4">
-        <v>105245</v>
-[...1 lines deleted...]
-      <c r="C4" t="s">
+        <v>93664</v>
+      </c>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" t="s">
+        <v>25</v>
+      </c>
+      <c r="L4" t="s">
+        <v>26</v>
+      </c>
+      <c r="M4" t="s">
+        <v>27</v>
+      </c>
+      <c r="N4" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:104">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5">
-        <v>115282</v>
-[...21 lines deleted...]
-      </c>
+        <v>93694</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>22</v>
+      </c>
+      <c r="M5">
+        <v>2048066250</v>
       </c>
       <c r="N5" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:104">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6">
-        <v>119714</v>
-[...13 lines deleted...]
-      <c r="G6" t="s">
+        <v>117450</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6" t="s">
         <v>30</v>
       </c>
-      <c r="H6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K6" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" t="s">
         <v>32</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>33</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:104">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
-        <v>110513</v>
-[...16 lines deleted...]
-      <c r="H7" t="s">
+        <v>101421</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7" t="s">
+        <v>35</v>
+      </c>
+      <c r="K7" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" t="s">
+        <v>17</v>
+      </c>
+      <c r="M7" t="s">
+        <v>18</v>
+      </c>
+      <c r="N7" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:104">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
-        <v>119713</v>
-[...21 lines deleted...]
-      </c>
+        <v>120420</v>
+      </c>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
       <c r="J8" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="K8" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="L8" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>22</v>
+      </c>
+      <c r="M8">
+        <v>2048066250</v>
       </c>
       <c r="N8" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:104">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9">
-        <v>121493</v>
-[...21 lines deleted...]
-      </c>
+        <v>84384</v>
+      </c>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
       <c r="J9" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="K9" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="L9" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="M9" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="N9" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:104">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
-        <v>117452</v>
-[...21 lines deleted...]
-      </c>
+        <v>89647</v>
+      </c>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="K10" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="L10" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>22</v>
+      </c>
+      <c r="M10">
+        <v>2048066250</v>
       </c>
       <c r="N10" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:104">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11">
-        <v>120420</v>
-[...21 lines deleted...]
-      </c>
+        <v>117449</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
       <c r="J11" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="K11" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="L11" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2048066250</v>
+        <v>32</v>
+      </c>
+      <c r="M11" t="s">
+        <v>33</v>
       </c>
       <c r="N11" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:104">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12">
-        <v>123698</v>
-[...16 lines deleted...]
-      <c r="H12" t="s">
+        <v>115282</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12" t="s">
+        <v>39</v>
+      </c>
+      <c r="K12" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" t="s">
+        <v>17</v>
+      </c>
+      <c r="M12" t="s">
+        <v>18</v>
+      </c>
+      <c r="N12" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:104">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13">
         <v>111499</v>
       </c>
-      <c r="C13" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
       <c r="J13" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="K13" t="s">
+        <v>21</v>
+      </c>
+      <c r="L13" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M13">
         <v>2048066250</v>
       </c>
       <c r="N13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:104">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
-        <v>115279</v>
-[...21 lines deleted...]
-      </c>
+        <v>91370</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
       <c r="J14" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="K14" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="L14" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2048066250</v>
+        <v>26</v>
+      </c>
+      <c r="M14" t="s">
+        <v>27</v>
       </c>
       <c r="N14" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:104">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>127033</v>
-[...21 lines deleted...]
-      </c>
+        <v>93695</v>
+      </c>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
       <c r="J15" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="K15" t="s">
+        <v>21</v>
+      </c>
+      <c r="L15" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M15">
         <v>2048066250</v>
       </c>
       <c r="N15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:104">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>122435</v>
-[...21 lines deleted...]
-      </c>
+        <v>124496</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
       <c r="J16" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="K16" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="L16" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2048066250</v>
+        <v>32</v>
+      </c>
+      <c r="M16" t="s">
+        <v>33</v>
       </c>
       <c r="N16" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:104">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17">
-        <v>124265</v>
-[...21 lines deleted...]
-      </c>
+        <v>115279</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
       <c r="J17" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
       <c r="K17" t="s">
+        <v>21</v>
+      </c>
+      <c r="L17" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M17">
         <v>2048066250</v>
       </c>
       <c r="N17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:104">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18">
         <v>106155</v>
       </c>
-      <c r="C18" t="s">
-[...8 lines deleted...]
-      <c r="F18" t="s">
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" t="s">
+        <v>16</v>
+      </c>
+      <c r="L18" t="s">
         <v>17</v>
       </c>
-      <c r="G18" t="s">
-[...2 lines deleted...]
-      <c r="H18" t="s">
+      <c r="M18" t="s">
+        <v>18</v>
+      </c>
+      <c r="N18" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:104">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19">
-        <v>125422</v>
-[...19 lines deleted...]
-      <c r="I19" t="s">
+        <v>93666</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19" t="s">
         <v>46</v>
       </c>
-      <c r="J19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K19" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="L19" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2048066250</v>
+        <v>26</v>
+      </c>
+      <c r="M19" t="s">
+        <v>27</v>
       </c>
       <c r="N19" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:104">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20">
-        <v>105237</v>
-[...21 lines deleted...]
-      </c>
+        <v>91403</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
       <c r="J20" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="K20" t="s">
+        <v>21</v>
+      </c>
+      <c r="L20" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M20">
         <v>2048066250</v>
       </c>
       <c r="N20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:104">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21">
-        <v>125433</v>
-[...21 lines deleted...]
-      </c>
+        <v>117453</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
       <c r="J21" t="s">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="K21" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L21" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="M21" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="N21" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:104">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22">
-        <v>126037</v>
-[...21 lines deleted...]
-      </c>
+        <v>127033</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
       <c r="J22" t="s">
-        <v>91</v>
+        <v>49</v>
       </c>
       <c r="K22" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="L22" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>22</v>
+      </c>
+      <c r="M22">
+        <v>2048066250</v>
       </c>
       <c r="N22" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:104">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23">
         <v>109194</v>
       </c>
-      <c r="C23" t="s">
-[...14 lines deleted...]
-      <c r="H23" t="s">
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23" t="s">
+        <v>50</v>
+      </c>
+      <c r="K23" t="s">
+        <v>16</v>
+      </c>
+      <c r="L23" t="s">
+        <v>17</v>
+      </c>
+      <c r="M23" t="s">
+        <v>18</v>
+      </c>
+      <c r="N23" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:104">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24">
-        <v>102664</v>
-[...21 lines deleted...]
-      </c>
+        <v>110510</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
       <c r="J24" t="s">
-        <v>97</v>
+        <v>51</v>
       </c>
       <c r="K24" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="L24" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>22</v>
+      </c>
+      <c r="M24">
+        <v>2048066250</v>
       </c>
       <c r="N24" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:104">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25">
-        <v>120729</v>
-[...1 lines deleted...]
-      <c r="C25" t="s">
+        <v>93665</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25" t="s">
+        <v>52</v>
+      </c>
+      <c r="K25" t="s">
+        <v>25</v>
+      </c>
+      <c r="L25" t="s">
+        <v>26</v>
+      </c>
+      <c r="M25" t="s">
+        <v>27</v>
+      </c>
+      <c r="N25" t="s">
         <v>28</v>
-      </c>
-[...31 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:104">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26">
-        <v>110507</v>
-[...21 lines deleted...]
-      </c>
+        <v>124493</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
       <c r="J26" t="s">
-        <v>100</v>
+        <v>53</v>
       </c>
       <c r="K26" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="L26" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2048066250</v>
+        <v>32</v>
+      </c>
+      <c r="M26" t="s">
+        <v>33</v>
       </c>
       <c r="N26" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="27" spans="1:104">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27">
-        <v>93694</v>
-[...21 lines deleted...]
-      </c>
+        <v>122435</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
       <c r="J27" t="s">
-        <v>103</v>
+        <v>54</v>
       </c>
       <c r="K27" t="s">
+        <v>21</v>
+      </c>
+      <c r="L27" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M27">
         <v>2048066250</v>
       </c>
       <c r="N27" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:104">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28">
-        <v>89647</v>
-[...13 lines deleted...]
-      <c r="G28" t="s">
+        <v>109172</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28"/>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
+      <c r="H28"/>
+      <c r="I28"/>
+      <c r="J28" t="s">
+        <v>55</v>
+      </c>
+      <c r="K28" t="s">
+        <v>16</v>
+      </c>
+      <c r="L28" t="s">
+        <v>17</v>
+      </c>
+      <c r="M28" t="s">
         <v>18</v>
       </c>
-      <c r="H28" t="s">
+      <c r="N28" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:104">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29">
-        <v>106154</v>
-[...21 lines deleted...]
-      </c>
+        <v>105245</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29"/>
+      <c r="I29"/>
       <c r="J29" t="s">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="K29" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L29" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="M29" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="N29" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:104">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30">
-        <v>115285</v>
-[...10 lines deleted...]
-      <c r="F30" t="s">
+        <v>126031</v>
+      </c>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30" t="s">
+        <v>57</v>
+      </c>
+      <c r="K30" t="s">
+        <v>25</v>
+      </c>
+      <c r="L30" t="s">
         <v>26</v>
       </c>
-      <c r="G30" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M30" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="N30" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:104">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31">
-        <v>109172</v>
-[...16 lines deleted...]
-      <c r="H31" t="s">
+        <v>125433</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31" t="s">
+        <v>58</v>
+      </c>
+      <c r="K31" t="s">
+        <v>16</v>
+      </c>
+      <c r="L31" t="s">
+        <v>17</v>
+      </c>
+      <c r="M31" t="s">
+        <v>18</v>
+      </c>
+      <c r="N31" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:104">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32">
-        <v>109171</v>
-[...21 lines deleted...]
-      </c>
+        <v>124265</v>
+      </c>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
       <c r="J32" t="s">
-        <v>115</v>
+        <v>54</v>
       </c>
       <c r="K32" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="L32" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>22</v>
+      </c>
+      <c r="M32">
+        <v>2048066250</v>
       </c>
       <c r="N32" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:104">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33">
-        <v>126030</v>
-[...16 lines deleted...]
-      <c r="H33" t="s">
+        <v>89812</v>
+      </c>
+      <c r="C33"/>
+      <c r="D33"/>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33"/>
+      <c r="I33"/>
+      <c r="J33" t="s">
+        <v>59</v>
+      </c>
+      <c r="K33" t="s">
+        <v>16</v>
+      </c>
+      <c r="L33" t="s">
+        <v>17</v>
+      </c>
+      <c r="M33" t="s">
+        <v>18</v>
+      </c>
+      <c r="N33" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:104">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34">
-        <v>118109</v>
-[...21 lines deleted...]
-      </c>
+        <v>119714</v>
+      </c>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
       <c r="J34" t="s">
-        <v>121</v>
+        <v>60</v>
       </c>
       <c r="K34" t="s">
-        <v>63</v>
+        <v>31</v>
       </c>
       <c r="L34" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="M34" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="N34" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
     </row>
     <row r="35" spans="1:104">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35">
-        <v>117450</v>
-[...10 lines deleted...]
-      <c r="F35" t="s">
+        <v>117425</v>
+      </c>
+      <c r="C35"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35"/>
+      <c r="I35"/>
+      <c r="J35" t="s">
+        <v>61</v>
+      </c>
+      <c r="K35" t="s">
+        <v>25</v>
+      </c>
+      <c r="L35" t="s">
         <v>26</v>
       </c>
-      <c r="G35" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M35" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="N35" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:104">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36">
-        <v>126039</v>
-[...16 lines deleted...]
-      <c r="H36" t="s">
+        <v>126037</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36" t="s">
+        <v>62</v>
+      </c>
+      <c r="K36" t="s">
+        <v>16</v>
+      </c>
+      <c r="L36" t="s">
+        <v>17</v>
+      </c>
+      <c r="M36" t="s">
+        <v>18</v>
+      </c>
+      <c r="N36" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:104">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37">
-        <v>93664</v>
-[...21 lines deleted...]
-      </c>
+        <v>125422</v>
+      </c>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
       <c r="J37" t="s">
-        <v>130</v>
+        <v>63</v>
       </c>
       <c r="K37" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="L37" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>22</v>
+      </c>
+      <c r="M37">
+        <v>2048066250</v>
       </c>
       <c r="N37" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:104">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38">
-        <v>117449</v>
-[...10 lines deleted...]
-      <c r="F38" t="s">
+        <v>91367</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38" t="s">
+        <v>64</v>
+      </c>
+      <c r="K38" t="s">
+        <v>16</v>
+      </c>
+      <c r="L38" t="s">
         <v>17</v>
       </c>
-      <c r="G38" t="s">
-[...2 lines deleted...]
-      <c r="H38" t="s">
+      <c r="M38" t="s">
+        <v>18</v>
+      </c>
+      <c r="N38" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:104">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39">
-        <v>89812</v>
-[...21 lines deleted...]
-      </c>
+        <v>110513</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39"/>
+      <c r="I39"/>
       <c r="J39" t="s">
-        <v>136</v>
+        <v>60</v>
       </c>
       <c r="K39" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L39" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="M39" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="N39" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
     <row r="40" spans="1:104">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40">
-        <v>84384</v>
-[...10 lines deleted...]
-      <c r="F40" t="s">
+        <v>117424</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40"/>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
+      <c r="H40"/>
+      <c r="I40"/>
+      <c r="J40" t="s">
+        <v>65</v>
+      </c>
+      <c r="K40" t="s">
+        <v>25</v>
+      </c>
+      <c r="L40" t="s">
         <v>26</v>
       </c>
-      <c r="G40" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M40" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="N40" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:104">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41">
-        <v>91370</v>
-[...10 lines deleted...]
-      <c r="F41" t="s">
+        <v>102664</v>
+      </c>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41" t="s">
+        <v>66</v>
+      </c>
+      <c r="K41" t="s">
+        <v>16</v>
+      </c>
+      <c r="L41" t="s">
         <v>17</v>
       </c>
-      <c r="G41" t="s">
-[...2 lines deleted...]
-      <c r="H41" t="s">
+      <c r="M41" t="s">
+        <v>18</v>
+      </c>
+      <c r="N41" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:104">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42">
-        <v>91367</v>
-[...21 lines deleted...]
-      </c>
+        <v>105237</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
       <c r="J42" t="s">
-        <v>144</v>
+        <v>67</v>
       </c>
       <c r="K42" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="L42" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>22</v>
+      </c>
+      <c r="M42">
+        <v>2048066250</v>
       </c>
       <c r="N42" t="s">
-        <v>43</v>
+        <v>23</v>
       </c>
     </row>
     <row r="43" spans="1:104">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43">
-        <v>124496</v>
-[...10 lines deleted...]
-      <c r="F43" t="s">
+        <v>123698</v>
+      </c>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43" t="s">
+        <v>68</v>
+      </c>
+      <c r="K43" t="s">
+        <v>25</v>
+      </c>
+      <c r="L43" t="s">
         <v>26</v>
       </c>
-      <c r="G43" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M43" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="N43" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:104">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44">
-        <v>117453</v>
-[...21 lines deleted...]
-      </c>
+        <v>119713</v>
+      </c>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
       <c r="J44" t="s">
-        <v>149</v>
+        <v>69</v>
       </c>
       <c r="K44" t="s">
+        <v>31</v>
+      </c>
+      <c r="L44" t="s">
         <v>32</v>
       </c>
-      <c r="L44" t="s">
+      <c r="M44" t="s">
         <v>33</v>
       </c>
-      <c r="M44" t="s">
+      <c r="N44" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:104">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45">
-        <v>124493</v>
-[...10 lines deleted...]
-      <c r="F45" t="s">
+        <v>102710</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45" t="s">
+        <v>70</v>
+      </c>
+      <c r="K45" t="s">
+        <v>25</v>
+      </c>
+      <c r="L45" t="s">
         <v>26</v>
       </c>
-      <c r="G45" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M45" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="N45" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:104">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46">
-        <v>93666</v>
-[...10 lines deleted...]
-      <c r="F46" t="s">
+        <v>106154</v>
+      </c>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46" t="s">
+        <v>71</v>
+      </c>
+      <c r="K46" t="s">
+        <v>16</v>
+      </c>
+      <c r="L46" t="s">
         <v>17</v>
       </c>
-      <c r="G46" t="s">
-[...2 lines deleted...]
-      <c r="H46" t="s">
+      <c r="M46" t="s">
+        <v>18</v>
+      </c>
+      <c r="N46" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:104">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47">
-        <v>93665</v>
-[...10 lines deleted...]
-      <c r="F47" t="s">
+        <v>126030</v>
+      </c>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47" t="s">
+        <v>72</v>
+      </c>
+      <c r="K47" t="s">
+        <v>25</v>
+      </c>
+      <c r="L47" t="s">
         <v>26</v>
       </c>
-      <c r="G47" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M47" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="N47" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:104">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48">
-        <v>93695</v>
-[...21 lines deleted...]
-      </c>
+        <v>120729</v>
+      </c>
+      <c r="C48"/>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48"/>
+      <c r="I48"/>
       <c r="J48" t="s">
-        <v>159</v>
+        <v>67</v>
       </c>
       <c r="K48" t="s">
+        <v>21</v>
+      </c>
+      <c r="L48" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="M48">
         <v>2048066250</v>
       </c>
       <c r="N48" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="49" spans="1:104">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49">
-        <v>91403</v>
-[...21 lines deleted...]
-      </c>
+        <v>121493</v>
+      </c>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
       <c r="J49" t="s">
-        <v>162</v>
+        <v>73</v>
       </c>
       <c r="K49" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="L49" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2048066250</v>
+        <v>32</v>
+      </c>
+      <c r="M49" t="s">
+        <v>33</v>
       </c>
       <c r="N49" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
     </row>
     <row r="50" spans="1:104">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50">
-        <v>110510</v>
-[...21 lines deleted...]
-      </c>
+        <v>126039</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
       <c r="J50" t="s">
-        <v>164</v>
+        <v>74</v>
       </c>
       <c r="K50" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="L50" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>2048066250</v>
+        <v>26</v>
+      </c>
+      <c r="M50" t="s">
+        <v>27</v>
       </c>
       <c r="N50" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:104">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51">
-        <v>126031</v>
-[...16 lines deleted...]
-      <c r="H51" t="s">
+        <v>115285</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51"/>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
+      <c r="H51"/>
+      <c r="I51"/>
+      <c r="J51" t="s">
+        <v>75</v>
+      </c>
+      <c r="K51" t="s">
+        <v>16</v>
+      </c>
+      <c r="L51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M51" t="s">
+        <v>18</v>
+      </c>
+      <c r="N51" t="s">
         <v>19</v>
-      </c>
-[...16 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:104">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52">
-        <v>117425</v>
-[...21 lines deleted...]
-      </c>
+        <v>117447</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
       <c r="J52" t="s">
-        <v>170</v>
+        <v>76</v>
       </c>
       <c r="K52" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="L52" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>22</v>
+      </c>
+      <c r="M52">
+        <v>2048066250</v>
       </c>
       <c r="N52" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="53" spans="1:104">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53">
-        <v>117424</v>
-[...10 lines deleted...]
-      <c r="F53" t="s">
+        <v>118109</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53" t="s">
+        <v>77</v>
+      </c>
+      <c r="K53" t="s">
+        <v>25</v>
+      </c>
+      <c r="L53" t="s">
         <v>26</v>
       </c>
-      <c r="G53" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="M53" t="s">
-        <v>65</v>
+        <v>27</v>
       </c>
       <c r="N53" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:104">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54">
-        <v>102710</v>
-[...21 lines deleted...]
-      </c>
+        <v>110507</v>
+      </c>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
       <c r="J54" t="s">
-        <v>176</v>
+        <v>78</v>
       </c>
       <c r="K54" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="L54" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>22</v>
+      </c>
+      <c r="M54">
+        <v>2048066250</v>
       </c>
       <c r="N54" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
     </row>
     <row r="55" spans="1:104">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55">
-        <v>101421</v>
-[...21 lines deleted...]
-      </c>
+        <v>117452</v>
+      </c>
+      <c r="C55"/>
+      <c r="D55"/>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55"/>
+      <c r="I55"/>
       <c r="J55" t="s">
-        <v>179</v>
+        <v>79</v>
       </c>
       <c r="K55" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L55" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="M55" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="N55" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">