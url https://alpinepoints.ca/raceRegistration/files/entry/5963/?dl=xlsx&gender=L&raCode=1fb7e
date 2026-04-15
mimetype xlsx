--- v0 (2026-02-13)
+++ v1 (2026-04-15)
@@ -12,51 +12,688 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="0"/>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+  <si>
+    <t>whichList</t>
+  </si>
+  <si>
+    <t>cardNumber</t>
+  </si>
+  <si>
+    <t>fn</t>
+  </si>
+  <si>
+    <t>ln</t>
+  </si>
+  <si>
+    <t>yob</t>
+  </si>
+  <si>
+    <t>sex</t>
+  </si>
+  <si>
+    <t>club</t>
+  </si>
+  <si>
+    <t>assoc</t>
+  </si>
+  <si>
+    <t>Registration Type</t>
+  </si>
+  <si>
+    <t>Date Entered</t>
+  </si>
+  <si>
+    <t>entryCoachName</t>
+  </si>
+  <si>
+    <t>entryCoachEmail</t>
+  </si>
+  <si>
+    <t>entryCoachAltContact</t>
+  </si>
+  <si>
+    <t>entryClub</t>
+  </si>
+  <si>
+    <t>NAT</t>
+  </si>
+  <si>
+    <t>Melody</t>
+  </si>
+  <si>
+    <t>Barlow</t>
+  </si>
+  <si>
+    <t>F</t>
+  </si>
+  <si>
+    <t>ASESS</t>
+  </si>
+  <si>
+    <t>MASD</t>
+  </si>
+  <si>
+    <t>National Card</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:20</t>
+  </si>
+  <si>
+    <t>Nigel Simms</t>
+  </si>
+  <si>
+    <t>hnigelsimms@gmail.com</t>
+  </si>
+  <si>
+    <t>204-806-6250</t>
+  </si>
+  <si>
+    <t>Asessippi Ski Club</t>
+  </si>
+  <si>
+    <t>Isla</t>
+  </si>
+  <si>
+    <t>Bedel</t>
+  </si>
+  <si>
+    <t>REGIN</t>
+  </si>
+  <si>
+    <t>ASK</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:09</t>
+  </si>
+  <si>
+    <t>Tyler Pochynuk</t>
+  </si>
+  <si>
+    <t>tyler.pochynuk@clarkroofing.ca</t>
+  </si>
+  <si>
+    <t>306-221-2986</t>
+  </si>
+  <si>
+    <t>RART</t>
+  </si>
+  <si>
+    <t>Everleigh</t>
+  </si>
+  <si>
+    <t>Boerchers</t>
+  </si>
+  <si>
+    <t>WAR</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:52</t>
+  </si>
+  <si>
+    <t>Brett Zagozewski</t>
+  </si>
+  <si>
+    <t>winnipegalpine@gmail.com</t>
+  </si>
+  <si>
+    <t>403-609-1052</t>
+  </si>
+  <si>
+    <t>Winnipeg Alpine Racers</t>
+  </si>
+  <si>
+    <t>Bowynn</t>
+  </si>
+  <si>
+    <t>Caldwell</t>
+  </si>
+  <si>
+    <t>WESTM</t>
+  </si>
+  <si>
+    <t>Entry Level</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:03</t>
+  </si>
+  <si>
+    <t>Alexis Stockford</t>
+  </si>
+  <si>
+    <t>stockforda@outlook.com</t>
+  </si>
+  <si>
+    <t>431-541-8430</t>
+  </si>
+  <si>
+    <t>Westman Ski Club</t>
+  </si>
+  <si>
+    <t>Rhyan</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:05:10</t>
+  </si>
+  <si>
+    <t>Mya</t>
+  </si>
+  <si>
+    <t>Chapman</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:42</t>
+  </si>
+  <si>
+    <t>Aurora</t>
+  </si>
+  <si>
+    <t>Dai</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:17</t>
+  </si>
+  <si>
+    <t>Kenzie</t>
+  </si>
+  <si>
+    <t>Delmage</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:28</t>
+  </si>
+  <si>
+    <t>Ryli</t>
+  </si>
+  <si>
+    <t>Henley</t>
+  </si>
+  <si>
+    <t>Douhaniuk</t>
+  </si>
+  <si>
+    <t>QUAPP</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:52</t>
+  </si>
+  <si>
+    <t>Richard Rumancik</t>
+  </si>
+  <si>
+    <t>rumancikr@gmail.com</t>
+  </si>
+  <si>
+    <t>306-596-5744</t>
+  </si>
+  <si>
+    <t>QVSC</t>
+  </si>
+  <si>
+    <t>Tayla</t>
+  </si>
+  <si>
+    <t>Easter</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:31</t>
+  </si>
+  <si>
+    <t>Teagan</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:43</t>
+  </si>
+  <si>
+    <t>Bree</t>
+  </si>
+  <si>
+    <t>Farmer</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:53</t>
+  </si>
+  <si>
+    <t>Mary</t>
+  </si>
+  <si>
+    <t>Fuhr</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:44</t>
+  </si>
+  <si>
+    <t>Sadie</t>
+  </si>
+  <si>
+    <t>Harder</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:18</t>
+  </si>
+  <si>
+    <t>Sawyer</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:19</t>
+  </si>
+  <si>
+    <t>Natalie</t>
+  </si>
+  <si>
+    <t>Hischebett</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:16</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Jekat</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:21</t>
+  </si>
+  <si>
+    <t>Zoe</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:47</t>
+  </si>
+  <si>
+    <t>Laurel</t>
+  </si>
+  <si>
+    <t>Kingdon</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:50</t>
+  </si>
+  <si>
+    <t>Sienna</t>
+  </si>
+  <si>
+    <t>Koss</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:22</t>
+  </si>
+  <si>
+    <t>Adalyn</t>
+  </si>
+  <si>
+    <t>Kreviazuk</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:45:53</t>
+  </si>
+  <si>
+    <t>Bailey</t>
+  </si>
+  <si>
+    <t>Ladouceur</t>
+  </si>
+  <si>
+    <t>LARIV</t>
+  </si>
+  <si>
+    <t>2026-03-10 18:59:12</t>
+  </si>
+  <si>
+    <t>Catherine Jordan</t>
+  </si>
+  <si>
+    <t>hmrsnowclubs@gmail.com</t>
+  </si>
+  <si>
+    <t>La Riviere Ski Club</t>
+  </si>
+  <si>
+    <t>2026-03-10 18:59:14</t>
+  </si>
+  <si>
+    <t>Hailey</t>
+  </si>
+  <si>
+    <t>Letkemen</t>
+  </si>
+  <si>
+    <t>SUMMI</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:47:58</t>
+  </si>
+  <si>
+    <t>Anna Blankstein</t>
+  </si>
+  <si>
+    <t>ablankstein@mts.net</t>
+  </si>
+  <si>
+    <t>204-782-0016</t>
+  </si>
+  <si>
+    <t>Summit</t>
+  </si>
+  <si>
+    <t>Brooke</t>
+  </si>
+  <si>
+    <t>Lucas</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:19</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:20</t>
+  </si>
+  <si>
+    <t>Elaine</t>
+  </si>
+  <si>
+    <t>McKenzie</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:02</t>
+  </si>
+  <si>
+    <t>Breea</t>
+  </si>
+  <si>
+    <t>Milne</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:07:25</t>
+  </si>
+  <si>
+    <t>Haven Ryan</t>
+  </si>
+  <si>
+    <t>Mulligan</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:34</t>
+  </si>
+  <si>
+    <t>Ila</t>
+  </si>
+  <si>
+    <t>Neuls</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:44</t>
+  </si>
+  <si>
+    <t>Aniston</t>
+  </si>
+  <si>
+    <t>Novak</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:52</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Pashovitz</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:25</t>
+  </si>
+  <si>
+    <t>Sylvie</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:26</t>
+  </si>
+  <si>
+    <t>Julia</t>
+  </si>
+  <si>
+    <t>Pollock</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:04:36</t>
+  </si>
+  <si>
+    <t>Ava</t>
+  </si>
+  <si>
+    <t>Rempel</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:58</t>
+  </si>
+  <si>
+    <t>Chloe</t>
+  </si>
+  <si>
+    <t>Render</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:11</t>
+  </si>
+  <si>
+    <t>Amy</t>
+  </si>
+  <si>
+    <t>Robinson</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:47:00</t>
+  </si>
+  <si>
+    <t>Eden</t>
+  </si>
+  <si>
+    <t>Rumancik</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:07:16</t>
+  </si>
+  <si>
+    <t>Sophie</t>
+  </si>
+  <si>
+    <t>Saquet</t>
+  </si>
+  <si>
+    <t>2026-03-09 20:05:20</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Schwarz</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:12</t>
+  </si>
+  <si>
+    <t>Ella</t>
+  </si>
+  <si>
+    <t>Selinger</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:26</t>
+  </si>
+  <si>
+    <t>Emery</t>
+  </si>
+  <si>
+    <t>2026-03-10 09:42:49</t>
+  </si>
+  <si>
+    <t>Sydney</t>
+  </si>
+  <si>
+    <t>Silverthorn</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:27</t>
+  </si>
+  <si>
+    <t>Ocyelle</t>
+  </si>
+  <si>
+    <t>Simard</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:53</t>
+  </si>
+  <si>
+    <t>Starkebaum</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:28</t>
+  </si>
+  <si>
+    <t>Alexa</t>
+  </si>
+  <si>
+    <t>Tousignant</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:31:59</t>
+  </si>
+  <si>
+    <t>Daenerys</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:00</t>
+  </si>
+  <si>
+    <t>Naomi</t>
+  </si>
+  <si>
+    <t>Troanca</t>
+  </si>
+  <si>
+    <t>2026-03-10 15:08:36</t>
+  </si>
+  <si>
+    <t>Adlee</t>
+  </si>
+  <si>
+    <t>Waller</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:01</t>
+  </si>
+  <si>
+    <t>Delilah</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:06</t>
+  </si>
+  <si>
+    <t>Tessa</t>
+  </si>
+  <si>
+    <t>Wallin</t>
+  </si>
+  <si>
+    <t>2026-03-09 08:39:33</t>
+  </si>
+  <si>
+    <t>Rossi</t>
+  </si>
+  <si>
+    <t>Watt</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:07</t>
+  </si>
+  <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>Wells</t>
+  </si>
+  <si>
+    <t>2026-03-11 18:58:14</t>
+  </si>
+  <si>
+    <t>Holly</t>
+  </si>
+  <si>
+    <t>Weselowski</t>
+  </si>
+  <si>
+    <t>2026-03-09 13:48:22</t>
+  </si>
+  <si>
+    <t>Autumn</t>
+  </si>
+  <si>
+    <t>Witzke</t>
+  </si>
+  <si>
+    <t>2026-03-08 10:32:08</t>
+  </si>
+  <si>
+    <t>Eva</t>
+  </si>
+  <si>
+    <t>Zagozewski</t>
+  </si>
+  <si>
+    <t>2026-03-07 16:46:10</t>
+  </si>
+</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
@@ -357,72 +994,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ1"/>
+  <dimension ref="A1:CZ58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
-[...12 lines deleted...]
-    <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
+    <col min="1" max="1" width="11.711426" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5.855713" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="4.570313" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="36.419678" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.10" bestFit="true" style="0"/>
     <col min="16" max="16" width="9.10" bestFit="true" style="0"/>
     <col min="17" max="17" width="9.10" bestFit="true" style="0"/>
     <col min="18" max="18" width="9.10" bestFit="true" style="0"/>
     <col min="19" max="19" width="9.10" bestFit="true" style="0"/>
     <col min="20" max="20" width="9.10" bestFit="true" style="0"/>
     <col min="21" max="21" width="9.10" bestFit="true" style="0"/>
     <col min="22" max="22" width="9.10" bestFit="true" style="0"/>
     <col min="23" max="23" width="9.10" bestFit="true" style="0"/>
     <col min="24" max="24" width="9.10" bestFit="true" style="0"/>
     <col min="25" max="25" width="9.10" bestFit="true" style="0"/>
     <col min="26" max="26" width="9.10" bestFit="true" style="0"/>
     <col min="27" max="27" width="9.10" bestFit="true" style="0"/>
     <col min="28" max="28" width="9.10" bestFit="true" style="0"/>
     <col min="29" max="29" width="9.10" bestFit="true" style="0"/>
     <col min="30" max="30" width="9.10" bestFit="true" style="0"/>
     <col min="31" max="31" width="9.10" bestFit="true" style="0"/>
     <col min="32" max="32" width="9.10" bestFit="true" style="0"/>
     <col min="33" max="33" width="9.10" bestFit="true" style="0"/>
     <col min="34" max="34" width="9.10" bestFit="true" style="0"/>
     <col min="35" max="35" width="9.10" bestFit="true" style="0"/>
     <col min="36" max="36" width="9.10" bestFit="true" style="0"/>
     <col min="37" max="37" width="9.10" bestFit="true" style="0"/>
     <col min="38" max="38" width="9.10" bestFit="true" style="0"/>
     <col min="39" max="39" width="9.10" bestFit="true" style="0"/>
@@ -470,51 +1107,2604 @@
     <col min="81" max="81" width="9.10" bestFit="true" style="0"/>
     <col min="82" max="82" width="9.10" bestFit="true" style="0"/>
     <col min="83" max="83" width="9.10" bestFit="true" style="0"/>
     <col min="84" max="84" width="9.10" bestFit="true" style="0"/>
     <col min="85" max="85" width="9.10" bestFit="true" style="0"/>
     <col min="86" max="86" width="9.10" bestFit="true" style="0"/>
     <col min="87" max="87" width="9.10" bestFit="true" style="0"/>
     <col min="88" max="88" width="9.10" bestFit="true" style="0"/>
     <col min="89" max="89" width="9.10" bestFit="true" style="0"/>
     <col min="90" max="90" width="9.10" bestFit="true" style="0"/>
     <col min="91" max="91" width="9.10" bestFit="true" style="0"/>
     <col min="92" max="92" width="9.10" bestFit="true" style="0"/>
     <col min="93" max="93" width="9.10" bestFit="true" style="0"/>
     <col min="94" max="94" width="9.10" bestFit="true" style="0"/>
     <col min="95" max="95" width="9.10" bestFit="true" style="0"/>
     <col min="96" max="96" width="9.10" bestFit="true" style="0"/>
     <col min="97" max="97" width="9.10" bestFit="true" style="0"/>
     <col min="98" max="98" width="9.10" bestFit="true" style="0"/>
     <col min="99" max="99" width="9.10" bestFit="true" style="0"/>
     <col min="100" max="100" width="9.10" bestFit="true" style="0"/>
     <col min="101" max="101" width="9.10" bestFit="true" style="0"/>
     <col min="102" max="102" width="9.10" bestFit="true" style="0"/>
     <col min="103" max="103" width="9.10" bestFit="true" style="0"/>
     <col min="104" max="104" width="9.10" bestFit="true" style="0"/>
   </cols>
-  <sheetData/>
+  <sheetData>
+    <row r="1" spans="1:104">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:104">
+      <c r="A2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B2">
+        <v>117447</v>
+      </c>
+      <c r="C2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2">
+        <v>2013</v>
+      </c>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I2" t="s">
+        <v>20</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="3" spans="1:104">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3">
+        <v>93681</v>
+      </c>
+      <c r="C3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3">
+        <v>2012</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" t="s">
+        <v>20</v>
+      </c>
+      <c r="J3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:104">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4">
+        <v>115282</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4">
+        <v>2010</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" t="s">
+        <v>37</v>
+      </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" t="s">
+        <v>20</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
+        <v>41</v>
+      </c>
+      <c r="N4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:104">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>119714</v>
+      </c>
+      <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5">
+        <v>2018</v>
+      </c>
+      <c r="F5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" t="s">
+        <v>45</v>
+      </c>
+      <c r="H5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" t="s">
+        <v>50</v>
+      </c>
+      <c r="N5" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:104">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6">
+        <v>119713</v>
+      </c>
+      <c r="C6" t="s">
+        <v>52</v>
+      </c>
+      <c r="D6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6">
+        <v>2015</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" t="s">
+        <v>45</v>
+      </c>
+      <c r="H6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>20</v>
+      </c>
+      <c r="J6" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" t="s">
+        <v>50</v>
+      </c>
+      <c r="N6" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="7" spans="1:104">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7">
+        <v>121493</v>
+      </c>
+      <c r="C7" t="s">
+        <v>54</v>
+      </c>
+      <c r="D7" t="s">
+        <v>55</v>
+      </c>
+      <c r="E7">
+        <v>2015</v>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" t="s">
+        <v>45</v>
+      </c>
+      <c r="H7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" t="s">
+        <v>20</v>
+      </c>
+      <c r="J7" t="s">
+        <v>56</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:104">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8">
+        <v>126052</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" t="s">
+        <v>58</v>
+      </c>
+      <c r="E8">
+        <v>2013</v>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J8" t="s">
+        <v>59</v>
+      </c>
+      <c r="K8" t="s">
+        <v>39</v>
+      </c>
+      <c r="L8" t="s">
+        <v>40</v>
+      </c>
+      <c r="M8" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:104">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9">
+        <v>115279</v>
+      </c>
+      <c r="C9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D9" t="s">
+        <v>61</v>
+      </c>
+      <c r="E9">
+        <v>2016</v>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" t="s">
+        <v>62</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="s">
+        <v>23</v>
+      </c>
+      <c r="M9" t="s">
+        <v>24</v>
+      </c>
+      <c r="N9" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:104">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10">
+        <v>127033</v>
+      </c>
+      <c r="C10" t="s">
+        <v>63</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10">
+        <v>2018</v>
+      </c>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" t="s">
+        <v>46</v>
+      </c>
+      <c r="J10" t="s">
+        <v>62</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="s">
+        <v>23</v>
+      </c>
+      <c r="M10" t="s">
+        <v>24</v>
+      </c>
+      <c r="N10" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:104">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11">
+        <v>124693</v>
+      </c>
+      <c r="C11" t="s">
+        <v>64</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11">
+        <v>2018</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" t="s">
+        <v>66</v>
+      </c>
+      <c r="H11" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" t="s">
+        <v>46</v>
+      </c>
+      <c r="J11" t="s">
+        <v>67</v>
+      </c>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12" spans="1:104">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12">
+        <v>122435</v>
+      </c>
+      <c r="C12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12">
+        <v>2010</v>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" t="s">
+        <v>74</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="s">
+        <v>23</v>
+      </c>
+      <c r="M12" t="s">
+        <v>24</v>
+      </c>
+      <c r="N12" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:104">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13">
+        <v>124265</v>
+      </c>
+      <c r="C13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13">
+        <v>2013</v>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" t="s">
+        <v>20</v>
+      </c>
+      <c r="J13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="s">
+        <v>23</v>
+      </c>
+      <c r="M13" t="s">
+        <v>24</v>
+      </c>
+      <c r="N13" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:104">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14">
+        <v>106155</v>
+      </c>
+      <c r="C14" t="s">
+        <v>77</v>
+      </c>
+      <c r="D14" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14">
+        <v>2011</v>
+      </c>
+      <c r="F14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" t="s">
+        <v>37</v>
+      </c>
+      <c r="H14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" t="s">
+        <v>39</v>
+      </c>
+      <c r="L14" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" t="s">
+        <v>41</v>
+      </c>
+      <c r="N14" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:104">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15">
+        <v>125422</v>
+      </c>
+      <c r="C15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15">
+        <v>2016</v>
+      </c>
+      <c r="F15" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" t="s">
+        <v>46</v>
+      </c>
+      <c r="J15" t="s">
+        <v>82</v>
+      </c>
+      <c r="K15" t="s">
+        <v>22</v>
+      </c>
+      <c r="L15" t="s">
+        <v>23</v>
+      </c>
+      <c r="M15" t="s">
+        <v>24</v>
+      </c>
+      <c r="N15" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:104">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16">
+        <v>125433</v>
+      </c>
+      <c r="C16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D16" t="s">
+        <v>84</v>
+      </c>
+      <c r="E16">
+        <v>2012</v>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" t="s">
+        <v>37</v>
+      </c>
+      <c r="H16" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" t="s">
+        <v>20</v>
+      </c>
+      <c r="J16" t="s">
+        <v>85</v>
+      </c>
+      <c r="K16" t="s">
+        <v>39</v>
+      </c>
+      <c r="L16" t="s">
+        <v>40</v>
+      </c>
+      <c r="M16" t="s">
+        <v>41</v>
+      </c>
+      <c r="N16" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="17" spans="1:104">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17">
+        <v>126037</v>
+      </c>
+      <c r="C17" t="s">
+        <v>86</v>
+      </c>
+      <c r="D17" t="s">
+        <v>84</v>
+      </c>
+      <c r="E17">
+        <v>2013</v>
+      </c>
+      <c r="F17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" t="s">
+        <v>37</v>
+      </c>
+      <c r="H17" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" t="s">
+        <v>87</v>
+      </c>
+      <c r="K17" t="s">
+        <v>39</v>
+      </c>
+      <c r="L17" t="s">
+        <v>40</v>
+      </c>
+      <c r="M17" t="s">
+        <v>41</v>
+      </c>
+      <c r="N17" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:104">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18">
+        <v>101740</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>89</v>
+      </c>
+      <c r="E18">
+        <v>2008</v>
+      </c>
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" t="s">
+        <v>28</v>
+      </c>
+      <c r="H18" t="s">
+        <v>29</v>
+      </c>
+      <c r="I18" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" t="s">
+        <v>90</v>
+      </c>
+      <c r="K18" t="s">
+        <v>31</v>
+      </c>
+      <c r="L18" t="s">
+        <v>32</v>
+      </c>
+      <c r="M18" t="s">
+        <v>33</v>
+      </c>
+      <c r="N18" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="19" spans="1:104">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19">
+        <v>102664</v>
+      </c>
+      <c r="C19" t="s">
+        <v>91</v>
+      </c>
+      <c r="D19" t="s">
+        <v>92</v>
+      </c>
+      <c r="E19">
+        <v>2013</v>
+      </c>
+      <c r="F19" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" t="s">
+        <v>37</v>
+      </c>
+      <c r="H19" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" t="s">
+        <v>20</v>
+      </c>
+      <c r="J19" t="s">
+        <v>93</v>
+      </c>
+      <c r="K19" t="s">
+        <v>39</v>
+      </c>
+      <c r="L19" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" t="s">
+        <v>41</v>
+      </c>
+      <c r="N19" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="1:104">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20">
+        <v>110507</v>
+      </c>
+      <c r="C20" t="s">
+        <v>94</v>
+      </c>
+      <c r="D20" t="s">
+        <v>95</v>
+      </c>
+      <c r="E20">
+        <v>2013</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" t="s">
+        <v>19</v>
+      </c>
+      <c r="I20" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" t="s">
+        <v>96</v>
+      </c>
+      <c r="K20" t="s">
+        <v>22</v>
+      </c>
+      <c r="L20" t="s">
+        <v>23</v>
+      </c>
+      <c r="M20" t="s">
+        <v>24</v>
+      </c>
+      <c r="N20" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:104">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21">
+        <v>93694</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>98</v>
+      </c>
+      <c r="E21">
+        <v>2011</v>
+      </c>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" t="s">
+        <v>20</v>
+      </c>
+      <c r="J21" t="s">
+        <v>99</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>23</v>
+      </c>
+      <c r="M21" t="s">
+        <v>24</v>
+      </c>
+      <c r="N21" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:104">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22">
+        <v>106154</v>
+      </c>
+      <c r="C22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" t="s">
+        <v>101</v>
+      </c>
+      <c r="E22">
+        <v>2013</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22" t="s">
+        <v>37</v>
+      </c>
+      <c r="H22" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" t="s">
+        <v>20</v>
+      </c>
+      <c r="J22" t="s">
+        <v>102</v>
+      </c>
+      <c r="K22" t="s">
+        <v>39</v>
+      </c>
+      <c r="L22" t="s">
+        <v>40</v>
+      </c>
+      <c r="M22" t="s">
+        <v>41</v>
+      </c>
+      <c r="N22" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:104">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23">
+        <v>110518</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>104</v>
+      </c>
+      <c r="E23">
+        <v>2015</v>
+      </c>
+      <c r="F23" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" t="s">
+        <v>37</v>
+      </c>
+      <c r="H23" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" t="s">
+        <v>20</v>
+      </c>
+      <c r="J23" t="s">
+        <v>105</v>
+      </c>
+      <c r="K23" t="s">
+        <v>39</v>
+      </c>
+      <c r="L23" t="s">
+        <v>40</v>
+      </c>
+      <c r="M23" t="s">
+        <v>41</v>
+      </c>
+      <c r="N23" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:104">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24">
+        <v>126687</v>
+      </c>
+      <c r="C24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" t="s">
+        <v>107</v>
+      </c>
+      <c r="E24">
+        <v>2014</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24" t="s">
+        <v>108</v>
+      </c>
+      <c r="H24" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J24" t="s">
+        <v>109</v>
+      </c>
+      <c r="K24" t="s">
+        <v>110</v>
+      </c>
+      <c r="L24" t="s">
+        <v>111</v>
+      </c>
+      <c r="M24">
+        <v>2042424053</v>
+      </c>
+      <c r="N24" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:104">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25">
+        <v>125289</v>
+      </c>
+      <c r="C25" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" t="s">
+        <v>107</v>
+      </c>
+      <c r="E25">
+        <v>2016</v>
+      </c>
+      <c r="F25" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" t="s">
+        <v>46</v>
+      </c>
+      <c r="J25" t="s">
+        <v>113</v>
+      </c>
+      <c r="K25" t="s">
+        <v>110</v>
+      </c>
+      <c r="L25" t="s">
+        <v>111</v>
+      </c>
+      <c r="M25">
+        <v>2042424053</v>
+      </c>
+      <c r="N25" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="26" spans="1:104">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26">
+        <v>123695</v>
+      </c>
+      <c r="C26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" t="s">
+        <v>115</v>
+      </c>
+      <c r="E26">
+        <v>2017</v>
+      </c>
+      <c r="F26" t="s">
+        <v>17</v>
+      </c>
+      <c r="G26" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" t="s">
+        <v>46</v>
+      </c>
+      <c r="J26" t="s">
+        <v>117</v>
+      </c>
+      <c r="K26" t="s">
+        <v>118</v>
+      </c>
+      <c r="L26" t="s">
+        <v>119</v>
+      </c>
+      <c r="M26" t="s">
+        <v>120</v>
+      </c>
+      <c r="N26" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="27" spans="1:104">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27">
+        <v>89747</v>
+      </c>
+      <c r="C27" t="s">
+        <v>122</v>
+      </c>
+      <c r="D27" t="s">
+        <v>123</v>
+      </c>
+      <c r="E27">
+        <v>2011</v>
+      </c>
+      <c r="F27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G27" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" t="s">
+        <v>29</v>
+      </c>
+      <c r="I27" t="s">
+        <v>20</v>
+      </c>
+      <c r="J27" t="s">
+        <v>124</v>
+      </c>
+      <c r="K27" t="s">
+        <v>31</v>
+      </c>
+      <c r="L27" t="s">
+        <v>32</v>
+      </c>
+      <c r="M27" t="s">
+        <v>33</v>
+      </c>
+      <c r="N27" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="28" spans="1:104">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28">
+        <v>89746</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>123</v>
+      </c>
+      <c r="E28">
+        <v>2009</v>
+      </c>
+      <c r="F28" t="s">
+        <v>17</v>
+      </c>
+      <c r="G28" t="s">
+        <v>28</v>
+      </c>
+      <c r="H28" t="s">
+        <v>29</v>
+      </c>
+      <c r="I28" t="s">
+        <v>20</v>
+      </c>
+      <c r="J28" t="s">
+        <v>126</v>
+      </c>
+      <c r="K28" t="s">
+        <v>31</v>
+      </c>
+      <c r="L28" t="s">
+        <v>32</v>
+      </c>
+      <c r="M28" t="s">
+        <v>33</v>
+      </c>
+      <c r="N28" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:104">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29">
+        <v>126044</v>
+      </c>
+      <c r="C29" t="s">
+        <v>127</v>
+      </c>
+      <c r="D29" t="s">
+        <v>128</v>
+      </c>
+      <c r="E29">
+        <v>2021</v>
+      </c>
+      <c r="F29" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" t="s">
+        <v>116</v>
+      </c>
+      <c r="H29" t="s">
+        <v>19</v>
+      </c>
+      <c r="I29" t="s">
+        <v>46</v>
+      </c>
+      <c r="J29" t="s">
+        <v>129</v>
+      </c>
+      <c r="K29" t="s">
+        <v>118</v>
+      </c>
+      <c r="L29" t="s">
+        <v>119</v>
+      </c>
+      <c r="M29" t="s">
+        <v>120</v>
+      </c>
+      <c r="N29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:104">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30">
+        <v>109844</v>
+      </c>
+      <c r="C30" t="s">
+        <v>130</v>
+      </c>
+      <c r="D30" t="s">
+        <v>131</v>
+      </c>
+      <c r="E30">
+        <v>2012</v>
+      </c>
+      <c r="F30" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" t="s">
+        <v>66</v>
+      </c>
+      <c r="H30" t="s">
+        <v>29</v>
+      </c>
+      <c r="I30" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" t="s">
+        <v>132</v>
+      </c>
+      <c r="K30" t="s">
+        <v>68</v>
+      </c>
+      <c r="L30" t="s">
+        <v>69</v>
+      </c>
+      <c r="M30" t="s">
+        <v>70</v>
+      </c>
+      <c r="N30" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="31" spans="1:104">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31">
+        <v>127034</v>
+      </c>
+      <c r="C31" t="s">
+        <v>133</v>
+      </c>
+      <c r="D31" t="s">
+        <v>134</v>
+      </c>
+      <c r="E31">
+        <v>2013</v>
+      </c>
+      <c r="F31" t="s">
+        <v>17</v>
+      </c>
+      <c r="G31" t="s">
+        <v>45</v>
+      </c>
+      <c r="H31" t="s">
+        <v>19</v>
+      </c>
+      <c r="I31" t="s">
+        <v>20</v>
+      </c>
+      <c r="J31" t="s">
+        <v>135</v>
+      </c>
+      <c r="K31" t="s">
+        <v>48</v>
+      </c>
+      <c r="L31" t="s">
+        <v>49</v>
+      </c>
+      <c r="M31" t="s">
+        <v>50</v>
+      </c>
+      <c r="N31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="32" spans="1:104">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32">
+        <v>128700</v>
+      </c>
+      <c r="C32" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" t="s">
+        <v>137</v>
+      </c>
+      <c r="E32">
+        <v>2017</v>
+      </c>
+      <c r="F32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" t="s">
+        <v>66</v>
+      </c>
+      <c r="H32" t="s">
+        <v>29</v>
+      </c>
+      <c r="I32" t="s">
+        <v>46</v>
+      </c>
+      <c r="J32" t="s">
+        <v>138</v>
+      </c>
+      <c r="K32" t="s">
+        <v>68</v>
+      </c>
+      <c r="L32" t="s">
+        <v>69</v>
+      </c>
+      <c r="M32" t="s">
+        <v>70</v>
+      </c>
+      <c r="N32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33" spans="1:104">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33">
+        <v>123922</v>
+      </c>
+      <c r="C33" t="s">
+        <v>139</v>
+      </c>
+      <c r="D33" t="s">
+        <v>140</v>
+      </c>
+      <c r="E33">
+        <v>2011</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" t="s">
+        <v>20</v>
+      </c>
+      <c r="J33" t="s">
+        <v>141</v>
+      </c>
+      <c r="K33" t="s">
+        <v>22</v>
+      </c>
+      <c r="L33" t="s">
+        <v>23</v>
+      </c>
+      <c r="M33" t="s">
+        <v>24</v>
+      </c>
+      <c r="N33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:104">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34">
+        <v>124689</v>
+      </c>
+      <c r="C34" t="s">
+        <v>142</v>
+      </c>
+      <c r="D34" t="s">
+        <v>143</v>
+      </c>
+      <c r="E34">
+        <v>2019</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" t="s">
+        <v>66</v>
+      </c>
+      <c r="H34" t="s">
+        <v>29</v>
+      </c>
+      <c r="I34" t="s">
+        <v>46</v>
+      </c>
+      <c r="J34" t="s">
+        <v>144</v>
+      </c>
+      <c r="K34" t="s">
+        <v>68</v>
+      </c>
+      <c r="L34" t="s">
+        <v>69</v>
+      </c>
+      <c r="M34" t="s">
+        <v>70</v>
+      </c>
+      <c r="N34" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:104">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35">
+        <v>121127</v>
+      </c>
+      <c r="C35" t="s">
+        <v>145</v>
+      </c>
+      <c r="D35" t="s">
+        <v>143</v>
+      </c>
+      <c r="E35">
+        <v>2016</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>66</v>
+      </c>
+      <c r="H35" t="s">
+        <v>29</v>
+      </c>
+      <c r="I35" t="s">
+        <v>46</v>
+      </c>
+      <c r="J35" t="s">
+        <v>146</v>
+      </c>
+      <c r="K35" t="s">
+        <v>68</v>
+      </c>
+      <c r="L35" t="s">
+        <v>69</v>
+      </c>
+      <c r="M35" t="s">
+        <v>70</v>
+      </c>
+      <c r="N35" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="36" spans="1:104">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36">
+        <v>117449</v>
+      </c>
+      <c r="C36" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" t="s">
+        <v>148</v>
+      </c>
+      <c r="E36">
+        <v>2015</v>
+      </c>
+      <c r="F36" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" t="s">
+        <v>45</v>
+      </c>
+      <c r="H36" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" t="s">
+        <v>20</v>
+      </c>
+      <c r="J36" t="s">
+        <v>149</v>
+      </c>
+      <c r="K36" t="s">
+        <v>48</v>
+      </c>
+      <c r="L36" t="s">
+        <v>49</v>
+      </c>
+      <c r="M36" t="s">
+        <v>50</v>
+      </c>
+      <c r="N36" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:104">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37">
+        <v>89812</v>
+      </c>
+      <c r="C37" t="s">
+        <v>150</v>
+      </c>
+      <c r="D37" t="s">
+        <v>151</v>
+      </c>
+      <c r="E37">
+        <v>2011</v>
+      </c>
+      <c r="F37" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" t="s">
+        <v>37</v>
+      </c>
+      <c r="H37" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" t="s">
+        <v>152</v>
+      </c>
+      <c r="K37" t="s">
+        <v>39</v>
+      </c>
+      <c r="L37" t="s">
+        <v>40</v>
+      </c>
+      <c r="M37" t="s">
+        <v>41</v>
+      </c>
+      <c r="N37" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="38" spans="1:104">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38">
+        <v>91370</v>
+      </c>
+      <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
+        <v>154</v>
+      </c>
+      <c r="E38">
+        <v>2010</v>
+      </c>
+      <c r="F38" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" t="s">
+        <v>116</v>
+      </c>
+      <c r="H38" t="s">
+        <v>19</v>
+      </c>
+      <c r="I38" t="s">
+        <v>20</v>
+      </c>
+      <c r="J38" t="s">
+        <v>155</v>
+      </c>
+      <c r="K38" t="s">
+        <v>118</v>
+      </c>
+      <c r="L38" t="s">
+        <v>119</v>
+      </c>
+      <c r="M38" t="s">
+        <v>120</v>
+      </c>
+      <c r="N38" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="39" spans="1:104">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39">
+        <v>91367</v>
+      </c>
+      <c r="C39" t="s">
+        <v>156</v>
+      </c>
+      <c r="D39" t="s">
+        <v>157</v>
+      </c>
+      <c r="E39">
+        <v>2010</v>
+      </c>
+      <c r="F39" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" t="s">
+        <v>37</v>
+      </c>
+      <c r="H39" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" t="s">
+        <v>20</v>
+      </c>
+      <c r="J39" t="s">
+        <v>158</v>
+      </c>
+      <c r="K39" t="s">
+        <v>39</v>
+      </c>
+      <c r="L39" t="s">
+        <v>40</v>
+      </c>
+      <c r="M39" t="s">
+        <v>41</v>
+      </c>
+      <c r="N39" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="40" spans="1:104">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40">
+        <v>94296</v>
+      </c>
+      <c r="C40" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" t="s">
+        <v>160</v>
+      </c>
+      <c r="E40">
+        <v>2012</v>
+      </c>
+      <c r="F40" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" t="s">
+        <v>66</v>
+      </c>
+      <c r="H40" t="s">
+        <v>29</v>
+      </c>
+      <c r="I40" t="s">
+        <v>20</v>
+      </c>
+      <c r="J40" t="s">
+        <v>161</v>
+      </c>
+      <c r="K40" t="s">
+        <v>68</v>
+      </c>
+      <c r="L40" t="s">
+        <v>69</v>
+      </c>
+      <c r="M40" t="s">
+        <v>70</v>
+      </c>
+      <c r="N40" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="41" spans="1:104">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41">
+        <v>117453</v>
+      </c>
+      <c r="C41" t="s">
+        <v>162</v>
+      </c>
+      <c r="D41" t="s">
+        <v>163</v>
+      </c>
+      <c r="E41">
+        <v>2011</v>
+      </c>
+      <c r="F41" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" t="s">
+        <v>45</v>
+      </c>
+      <c r="H41" t="s">
+        <v>19</v>
+      </c>
+      <c r="I41" t="s">
+        <v>20</v>
+      </c>
+      <c r="J41" t="s">
+        <v>164</v>
+      </c>
+      <c r="K41" t="s">
+        <v>48</v>
+      </c>
+      <c r="L41" t="s">
+        <v>49</v>
+      </c>
+      <c r="M41" t="s">
+        <v>50</v>
+      </c>
+      <c r="N41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:104">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42">
+        <v>93666</v>
+      </c>
+      <c r="C42" t="s">
+        <v>165</v>
+      </c>
+      <c r="D42" t="s">
+        <v>166</v>
+      </c>
+      <c r="E42">
+        <v>2008</v>
+      </c>
+      <c r="F42" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" t="s">
+        <v>116</v>
+      </c>
+      <c r="H42" t="s">
+        <v>19</v>
+      </c>
+      <c r="I42" t="s">
+        <v>20</v>
+      </c>
+      <c r="J42" t="s">
+        <v>167</v>
+      </c>
+      <c r="K42" t="s">
+        <v>118</v>
+      </c>
+      <c r="L42" t="s">
+        <v>119</v>
+      </c>
+      <c r="M42" t="s">
+        <v>120</v>
+      </c>
+      <c r="N42" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="43" spans="1:104">
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43">
+        <v>101724</v>
+      </c>
+      <c r="C43" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" t="s">
+        <v>169</v>
+      </c>
+      <c r="E43">
+        <v>2008</v>
+      </c>
+      <c r="F43" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H43" t="s">
+        <v>29</v>
+      </c>
+      <c r="I43" t="s">
+        <v>20</v>
+      </c>
+      <c r="J43" t="s">
+        <v>170</v>
+      </c>
+      <c r="K43" t="s">
+        <v>31</v>
+      </c>
+      <c r="L43" t="s">
+        <v>32</v>
+      </c>
+      <c r="M43" t="s">
+        <v>33</v>
+      </c>
+      <c r="N43" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="44" spans="1:104">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44">
+        <v>101716</v>
+      </c>
+      <c r="C44" t="s">
+        <v>171</v>
+      </c>
+      <c r="D44" t="s">
+        <v>169</v>
+      </c>
+      <c r="E44">
+        <v>2012</v>
+      </c>
+      <c r="F44" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" t="s">
+        <v>28</v>
+      </c>
+      <c r="H44" t="s">
+        <v>29</v>
+      </c>
+      <c r="I44" t="s">
+        <v>20</v>
+      </c>
+      <c r="J44" t="s">
+        <v>172</v>
+      </c>
+      <c r="K44" t="s">
+        <v>31</v>
+      </c>
+      <c r="L44" t="s">
+        <v>32</v>
+      </c>
+      <c r="M44" t="s">
+        <v>33</v>
+      </c>
+      <c r="N44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="45" spans="1:104">
+      <c r="A45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45">
+        <v>85513</v>
+      </c>
+      <c r="C45" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" t="s">
+        <v>174</v>
+      </c>
+      <c r="E45">
+        <v>2009</v>
+      </c>
+      <c r="F45" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" t="s">
+        <v>28</v>
+      </c>
+      <c r="H45" t="s">
+        <v>29</v>
+      </c>
+      <c r="I45" t="s">
+        <v>20</v>
+      </c>
+      <c r="J45" t="s">
+        <v>175</v>
+      </c>
+      <c r="K45" t="s">
+        <v>31</v>
+      </c>
+      <c r="L45" t="s">
+        <v>32</v>
+      </c>
+      <c r="M45" t="s">
+        <v>33</v>
+      </c>
+      <c r="N45" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="46" spans="1:104">
+      <c r="A46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46">
+        <v>93695</v>
+      </c>
+      <c r="C46" t="s">
+        <v>176</v>
+      </c>
+      <c r="D46" t="s">
+        <v>177</v>
+      </c>
+      <c r="E46">
+        <v>2011</v>
+      </c>
+      <c r="F46" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" t="s">
+        <v>18</v>
+      </c>
+      <c r="H46" t="s">
+        <v>19</v>
+      </c>
+      <c r="I46" t="s">
+        <v>20</v>
+      </c>
+      <c r="J46" t="s">
+        <v>178</v>
+      </c>
+      <c r="K46" t="s">
+        <v>22</v>
+      </c>
+      <c r="L46" t="s">
+        <v>23</v>
+      </c>
+      <c r="M46" t="s">
+        <v>24</v>
+      </c>
+      <c r="N46" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:104">
+      <c r="A47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47">
+        <v>93679</v>
+      </c>
+      <c r="C47" t="s">
+        <v>150</v>
+      </c>
+      <c r="D47" t="s">
+        <v>179</v>
+      </c>
+      <c r="E47">
+        <v>2008</v>
+      </c>
+      <c r="F47" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" t="s">
+        <v>28</v>
+      </c>
+      <c r="H47" t="s">
+        <v>29</v>
+      </c>
+      <c r="I47" t="s">
+        <v>20</v>
+      </c>
+      <c r="J47" t="s">
+        <v>180</v>
+      </c>
+      <c r="K47" t="s">
+        <v>31</v>
+      </c>
+      <c r="L47" t="s">
+        <v>32</v>
+      </c>
+      <c r="M47" t="s">
+        <v>33</v>
+      </c>
+      <c r="N47" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="48" spans="1:104">
+      <c r="A48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48">
+        <v>91403</v>
+      </c>
+      <c r="C48" t="s">
+        <v>181</v>
+      </c>
+      <c r="D48" t="s">
+        <v>182</v>
+      </c>
+      <c r="E48">
+        <v>2010</v>
+      </c>
+      <c r="F48" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" t="s">
+        <v>183</v>
+      </c>
+      <c r="K48" t="s">
+        <v>22</v>
+      </c>
+      <c r="L48" t="s">
+        <v>23</v>
+      </c>
+      <c r="M48" t="s">
+        <v>24</v>
+      </c>
+      <c r="N48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="49" spans="1:104">
+      <c r="A49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49">
+        <v>110510</v>
+      </c>
+      <c r="C49" t="s">
+        <v>184</v>
+      </c>
+      <c r="D49" t="s">
+        <v>182</v>
+      </c>
+      <c r="E49">
+        <v>2013</v>
+      </c>
+      <c r="F49" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" t="s">
+        <v>19</v>
+      </c>
+      <c r="I49" t="s">
+        <v>20</v>
+      </c>
+      <c r="J49" t="s">
+        <v>185</v>
+      </c>
+      <c r="K49" t="s">
+        <v>22</v>
+      </c>
+      <c r="L49" t="s">
+        <v>23</v>
+      </c>
+      <c r="M49" t="s">
+        <v>24</v>
+      </c>
+      <c r="N49" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:104">
+      <c r="A50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50">
+        <v>117611</v>
+      </c>
+      <c r="C50" t="s">
+        <v>186</v>
+      </c>
+      <c r="D50" t="s">
+        <v>187</v>
+      </c>
+      <c r="E50">
+        <v>2017</v>
+      </c>
+      <c r="F50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" t="s">
+        <v>66</v>
+      </c>
+      <c r="H50" t="s">
+        <v>29</v>
+      </c>
+      <c r="I50" t="s">
+        <v>46</v>
+      </c>
+      <c r="J50" t="s">
+        <v>188</v>
+      </c>
+      <c r="K50" t="s">
+        <v>68</v>
+      </c>
+      <c r="L50" t="s">
+        <v>69</v>
+      </c>
+      <c r="M50" t="s">
+        <v>70</v>
+      </c>
+      <c r="N50" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="51" spans="1:104">
+      <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51">
+        <v>123924</v>
+      </c>
+      <c r="C51" t="s">
+        <v>189</v>
+      </c>
+      <c r="D51" t="s">
+        <v>190</v>
+      </c>
+      <c r="E51">
+        <v>2014</v>
+      </c>
+      <c r="F51" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" t="s">
+        <v>18</v>
+      </c>
+      <c r="H51" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" t="s">
+        <v>20</v>
+      </c>
+      <c r="J51" t="s">
+        <v>191</v>
+      </c>
+      <c r="K51" t="s">
+        <v>22</v>
+      </c>
+      <c r="L51" t="s">
+        <v>23</v>
+      </c>
+      <c r="M51" t="s">
+        <v>24</v>
+      </c>
+      <c r="N51" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:104">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52">
+        <v>123926</v>
+      </c>
+      <c r="C52" t="s">
+        <v>192</v>
+      </c>
+      <c r="D52" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52">
+        <v>2018</v>
+      </c>
+      <c r="F52" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" t="s">
+        <v>18</v>
+      </c>
+      <c r="H52" t="s">
+        <v>19</v>
+      </c>
+      <c r="I52" t="s">
+        <v>46</v>
+      </c>
+      <c r="J52" t="s">
+        <v>193</v>
+      </c>
+      <c r="K52" t="s">
+        <v>22</v>
+      </c>
+      <c r="L52" t="s">
+        <v>23</v>
+      </c>
+      <c r="M52" t="s">
+        <v>24</v>
+      </c>
+      <c r="N52" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="53" spans="1:104">
+      <c r="A53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53">
+        <v>89539</v>
+      </c>
+      <c r="C53" t="s">
+        <v>194</v>
+      </c>
+      <c r="D53" t="s">
+        <v>195</v>
+      </c>
+      <c r="E53">
+        <v>2010</v>
+      </c>
+      <c r="F53" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" t="s">
+        <v>28</v>
+      </c>
+      <c r="H53" t="s">
+        <v>29</v>
+      </c>
+      <c r="I53" t="s">
+        <v>20</v>
+      </c>
+      <c r="J53" t="s">
+        <v>196</v>
+      </c>
+      <c r="K53" t="s">
+        <v>31</v>
+      </c>
+      <c r="L53" t="s">
+        <v>32</v>
+      </c>
+      <c r="M53" t="s">
+        <v>33</v>
+      </c>
+      <c r="N53" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="54" spans="1:104">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54">
+        <v>126579</v>
+      </c>
+      <c r="C54" t="s">
+        <v>197</v>
+      </c>
+      <c r="D54" t="s">
+        <v>198</v>
+      </c>
+      <c r="E54">
+        <v>2010</v>
+      </c>
+      <c r="F54" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" t="s">
+        <v>18</v>
+      </c>
+      <c r="H54" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" t="s">
+        <v>20</v>
+      </c>
+      <c r="J54" t="s">
+        <v>199</v>
+      </c>
+      <c r="K54" t="s">
+        <v>22</v>
+      </c>
+      <c r="L54" t="s">
+        <v>23</v>
+      </c>
+      <c r="M54" t="s">
+        <v>24</v>
+      </c>
+      <c r="N54" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="55" spans="1:104">
+      <c r="A55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55">
+        <v>101730</v>
+      </c>
+      <c r="C55" t="s">
+        <v>200</v>
+      </c>
+      <c r="D55" t="s">
+        <v>201</v>
+      </c>
+      <c r="E55">
+        <v>2012</v>
+      </c>
+      <c r="F55" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" t="s">
+        <v>28</v>
+      </c>
+      <c r="H55" t="s">
+        <v>29</v>
+      </c>
+      <c r="I55" t="s">
+        <v>20</v>
+      </c>
+      <c r="J55" t="s">
+        <v>202</v>
+      </c>
+      <c r="K55" t="s">
+        <v>31</v>
+      </c>
+      <c r="L55" t="s">
+        <v>32</v>
+      </c>
+      <c r="M55" t="s">
+        <v>33</v>
+      </c>
+      <c r="N55" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="56" spans="1:104">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56">
+        <v>124264</v>
+      </c>
+      <c r="C56" t="s">
+        <v>203</v>
+      </c>
+      <c r="D56" t="s">
+        <v>204</v>
+      </c>
+      <c r="E56">
+        <v>2014</v>
+      </c>
+      <c r="F56" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" t="s">
+        <v>116</v>
+      </c>
+      <c r="H56" t="s">
+        <v>19</v>
+      </c>
+      <c r="I56" t="s">
+        <v>20</v>
+      </c>
+      <c r="J56" t="s">
+        <v>205</v>
+      </c>
+      <c r="K56" t="s">
+        <v>118</v>
+      </c>
+      <c r="L56" t="s">
+        <v>119</v>
+      </c>
+      <c r="M56" t="s">
+        <v>120</v>
+      </c>
+      <c r="N56" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="57" spans="1:104">
+      <c r="A57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57">
+        <v>127036</v>
+      </c>
+      <c r="C57" t="s">
+        <v>206</v>
+      </c>
+      <c r="D57" t="s">
+        <v>207</v>
+      </c>
+      <c r="E57">
+        <v>2017</v>
+      </c>
+      <c r="F57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" t="s">
+        <v>18</v>
+      </c>
+      <c r="H57" t="s">
+        <v>19</v>
+      </c>
+      <c r="I57" t="s">
+        <v>46</v>
+      </c>
+      <c r="J57" t="s">
+        <v>208</v>
+      </c>
+      <c r="K57" t="s">
+        <v>22</v>
+      </c>
+      <c r="L57" t="s">
+        <v>23</v>
+      </c>
+      <c r="M57" t="s">
+        <v>24</v>
+      </c>
+      <c r="N57" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:104">
+      <c r="A58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58">
+        <v>110520</v>
+      </c>
+      <c r="C58" t="s">
+        <v>209</v>
+      </c>
+      <c r="D58" t="s">
+        <v>210</v>
+      </c>
+      <c r="E58">
+        <v>2015</v>
+      </c>
+      <c r="F58" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" t="s">
+        <v>37</v>
+      </c>
+      <c r="H58" t="s">
+        <v>19</v>
+      </c>
+      <c r="I58" t="s">
+        <v>20</v>
+      </c>
+      <c r="J58" t="s">
+        <v>211</v>
+      </c>
+      <c r="K58" t="s">
+        <v>39</v>
+      </c>
+      <c r="L58" t="s">
+        <v>40</v>
+      </c>
+      <c r="M58" t="s">
+        <v>41</v>
+      </c>
+      <c r="N58" t="s">
+        <v>42</v>
+      </c>
+    </row>
+  </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>